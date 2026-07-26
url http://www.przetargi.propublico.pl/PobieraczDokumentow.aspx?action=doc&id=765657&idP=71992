--- v0 (2026-05-25)
+++ v1 (2026-07-26)
@@ -581,51 +581,51 @@
         </w:rPr>
         <w:t>(Dz.U.2024.1320 t.j. ze zm.)</w:t>
       </w:r>
       <w:r w:rsidRPr="00022705">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r w:rsidR="00F16C50" w:rsidRPr="00D91931">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">informuje, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>że zmianie ulegają terminy:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6415ECC6" w14:textId="68540B79" w:rsidR="004F079B" w:rsidRDefault="004F079B" w:rsidP="0046562F">
+    <w:p w14:paraId="6415ECC6" w14:textId="3321453A" w:rsidR="004F079B" w:rsidRDefault="004F079B" w:rsidP="0046562F">
       <w:pPr>
         <w:pStyle w:val="Tekstpodstawowywcity2"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="60" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="284" w:hanging="284"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">składania ofert, z dnia </w:t>
       </w:r>
       <w:r w:rsidR="00E92543" w:rsidRPr="00E92543">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:szCs w:val="22"/>
@@ -659,77 +659,85 @@
           <w:b/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>11:00</w:t>
       </w:r>
       <w:r w:rsidR="00136AEA">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="008365E9">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">na dzień </w:t>
       </w:r>
       <w:r w:rsidR="00E92543" w:rsidRPr="00E92543">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>2026-06-02</w:t>
+        <w:t>2026-06-0</w:t>
+      </w:r>
+      <w:r w:rsidR="00704667">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>8</w:t>
       </w:r>
       <w:r w:rsidR="008365E9">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> godz. </w:t>
       </w:r>
       <w:r w:rsidR="00E92543" w:rsidRPr="00E92543">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>11:00</w:t>
       </w:r>
       <w:r w:rsidR="00DE0599" w:rsidRPr="00DE0599">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:bCs/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="38295480" w14:textId="3C2E7A3C" w:rsidR="004F079B" w:rsidRPr="005D3C59" w:rsidRDefault="004F079B" w:rsidP="0046562F">
+    <w:p w14:paraId="38295480" w14:textId="52B7A086" w:rsidR="004F079B" w:rsidRPr="005D3C59" w:rsidRDefault="004F079B" w:rsidP="0046562F">
       <w:pPr>
         <w:pStyle w:val="Tekstpodstawowywcity2"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="120" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="284" w:hanging="284"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>otwarcia ofert</w:t>
       </w:r>
       <w:r w:rsidR="008365E9">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:szCs w:val="22"/>
         </w:rPr>
@@ -763,117 +771,160 @@
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00E92543" w:rsidRPr="00E92543">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>12:00</w:t>
       </w:r>
       <w:r w:rsidR="008365E9">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> na dzień </w:t>
       </w:r>
       <w:r w:rsidR="00E92543" w:rsidRPr="00E92543">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>2026-06-02</w:t>
+        <w:t>2026-06-0</w:t>
+      </w:r>
+      <w:r w:rsidR="00704667">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>8</w:t>
       </w:r>
       <w:r w:rsidR="008365E9">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> godz. </w:t>
       </w:r>
       <w:r w:rsidR="00E92543" w:rsidRPr="00E92543">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>12:00</w:t>
       </w:r>
       <w:r w:rsidR="008365E9" w:rsidRPr="008365E9">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:bCs/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="249B93E9" w14:textId="238FA040" w:rsidR="005D3C59" w:rsidRDefault="005D3C59" w:rsidP="0046562F">
+    <w:p w14:paraId="249B93E9" w14:textId="26DA2162" w:rsidR="005D3C59" w:rsidRDefault="005D3C59" w:rsidP="0046562F">
       <w:pPr>
         <w:pStyle w:val="Tekstpodstawowywcity2"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="120" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="284" w:hanging="284"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005D3C59">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">termin związania ofertą z dnia:   </w:t>
+        <w:t xml:space="preserve">termin związania ofertą z dnia:  </w:t>
+      </w:r>
+      <w:r w:rsidR="00704667">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>30</w:t>
       </w:r>
       <w:r w:rsidR="00E67BE3">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>22.08.2026</w:t>
+        <w:t>.08.2026</w:t>
       </w:r>
       <w:r w:rsidRPr="005D3C59">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">  na dzień:</w:t>
       </w:r>
       <w:r w:rsidR="00E67BE3">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve"> 30.08.2026</w:t>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00704667">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>05</w:t>
+      </w:r>
+      <w:r w:rsidR="00E67BE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>.0</w:t>
+      </w:r>
+      <w:r w:rsidR="00704667">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>9</w:t>
+      </w:r>
+      <w:r w:rsidR="00E67BE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>.2026</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7F860A36" w14:textId="77777777" w:rsidR="00F16C50" w:rsidRPr="00D91931" w:rsidRDefault="00F16C50">
       <w:pPr>
         <w:pStyle w:val="Tekstpodstawowywcity"/>
         <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="0"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D91931">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Jednocześnie </w:t>
       </w:r>
       <w:r w:rsidR="00136AEA">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Zamawiający </w:t>
@@ -916,99 +967,99 @@
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00F16C50" w:rsidRPr="00D91931">
       <w:headerReference w:type="even" r:id="rId7"/>
       <w:headerReference w:type="default" r:id="rId8"/>
       <w:footerReference w:type="even" r:id="rId9"/>
       <w:footerReference w:type="default" r:id="rId10"/>
       <w:headerReference w:type="first" r:id="rId11"/>
       <w:footerReference w:type="first" r:id="rId12"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1417" w:right="1417" w:bottom="1417" w:left="1417" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="56E2312D" w14:textId="77777777" w:rsidR="00DA7955" w:rsidRDefault="00DA7955">
+    <w:p w14:paraId="115048D1" w14:textId="77777777" w:rsidR="00A6726E" w:rsidRDefault="00A6726E">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="20D0B54C" w14:textId="77777777" w:rsidR="00DA7955" w:rsidRDefault="00DA7955">
+    <w:p w14:paraId="16596D7E" w14:textId="77777777" w:rsidR="00A6726E" w:rsidRDefault="00A6726E">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
-    <w:charset w:val="EE"/>
+    <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
-    <w:charset w:val="EE"/>
+    <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
-    <w:charset w:val="EE"/>
+    <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="EE"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Aptos Display">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Aptos">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
@@ -1075,58 +1126,58 @@
     </w:r>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:sz w:val="20"/>
       </w:rPr>
       <w:tab/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="63062D08" w14:textId="77777777" w:rsidR="00F32BF6" w:rsidRDefault="00F32BF6">
     <w:pPr>
       <w:pStyle w:val="Stopka"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="00926551" w14:textId="77777777" w:rsidR="00DA7955" w:rsidRDefault="00DA7955">
+    <w:p w14:paraId="3B46C69A" w14:textId="77777777" w:rsidR="00A6726E" w:rsidRDefault="00A6726E">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="05253E7A" w14:textId="77777777" w:rsidR="00DA7955" w:rsidRDefault="00DA7955">
+    <w:p w14:paraId="4F0ED7BF" w14:textId="77777777" w:rsidR="00A6726E" w:rsidRDefault="00A6726E">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="2D916726" w14:textId="77777777" w:rsidR="00F32BF6" w:rsidRDefault="00F32BF6">
     <w:pPr>
       <w:pStyle w:val="Nagwek"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="28A241AB" w14:textId="77777777" w:rsidR="00F32BF6" w:rsidRDefault="00F32BF6">
     <w:pPr>
       <w:pStyle w:val="Nagwek"/>
     </w:pPr>
   </w:p>
@@ -1317,64 +1368,67 @@
     <w:compatSetting w:name="allowHyphenationAtTrackBottom" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00E54423"/>
     <w:rsid w:val="00022705"/>
     <w:rsid w:val="00136AEA"/>
     <w:rsid w:val="0015679F"/>
     <w:rsid w:val="001C5A4C"/>
     <w:rsid w:val="002B35DA"/>
     <w:rsid w:val="002F480A"/>
     <w:rsid w:val="0033399E"/>
     <w:rsid w:val="0037248D"/>
     <w:rsid w:val="003D12E3"/>
     <w:rsid w:val="00416659"/>
     <w:rsid w:val="004360B0"/>
     <w:rsid w:val="0046562F"/>
     <w:rsid w:val="004E022D"/>
     <w:rsid w:val="004F079B"/>
     <w:rsid w:val="00540D03"/>
     <w:rsid w:val="00581997"/>
     <w:rsid w:val="00591B95"/>
     <w:rsid w:val="005D3C59"/>
     <w:rsid w:val="005F4BC0"/>
     <w:rsid w:val="006A0D80"/>
+    <w:rsid w:val="00704667"/>
     <w:rsid w:val="00727D1F"/>
     <w:rsid w:val="0076708B"/>
     <w:rsid w:val="00797C4E"/>
     <w:rsid w:val="00816FE0"/>
     <w:rsid w:val="00820E2C"/>
     <w:rsid w:val="008365E9"/>
     <w:rsid w:val="00901D47"/>
     <w:rsid w:val="00940C54"/>
     <w:rsid w:val="00945187"/>
     <w:rsid w:val="00955CEB"/>
     <w:rsid w:val="00972F59"/>
+    <w:rsid w:val="00A6726E"/>
     <w:rsid w:val="00AC3482"/>
     <w:rsid w:val="00AE3E06"/>
     <w:rsid w:val="00B2633F"/>
+    <w:rsid w:val="00BB4CC7"/>
     <w:rsid w:val="00BD5546"/>
     <w:rsid w:val="00C25577"/>
     <w:rsid w:val="00C34578"/>
     <w:rsid w:val="00CF0F4C"/>
     <w:rsid w:val="00D63C6E"/>
     <w:rsid w:val="00D91931"/>
     <w:rsid w:val="00DA7955"/>
     <w:rsid w:val="00DE0599"/>
     <w:rsid w:val="00E54423"/>
     <w:rsid w:val="00E67BE3"/>
     <w:rsid w:val="00E92543"/>
     <w:rsid w:val="00EC7BE6"/>
     <w:rsid w:val="00F16C50"/>
     <w:rsid w:val="00F32BF6"/>
     <w:rsid w:val="00F6166D"/>
     <w:rsid w:val="00F9376C"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
@@ -1405,50 +1459,94 @@
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:lang w:val="pl-PL" w:eastAsia="pl-PL" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="0" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="caption" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="Title" w:qFormat="1"/>
     <w:lsdException w:name="Subtitle" w:qFormat="1"/>
     <w:lsdException w:name="Strong" w:qFormat="1"/>
     <w:lsdException w:name="Emphasis" w:qFormat="1"/>
+    <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Placeholder Text" w:semiHidden="1" w:uiPriority="99"/>
     <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
     <w:lsdException w:name="Light List" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
     <w:lsdException w:name="Revision" w:semiHidden="1" w:uiPriority="99"/>
     <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
     <w:lsdException w:name="Quote" w:uiPriority="29" w:qFormat="1"/>
@@ -1653,68 +1751,74 @@
     <w:qFormat/>
     <w:rPr>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Nagwek1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="Normalny"/>
     <w:next w:val="Normalny"/>
     <w:qFormat/>
     <w:pPr>
       <w:keepNext/>
       <w:spacing w:line="360" w:lineRule="auto"/>
       <w:ind w:left="539" w:firstLine="540"/>
       <w:jc w:val="both"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
       <w:b/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="Domylnaczcionkaakapitu">
     <w:name w:val="Default Paragraph Font"/>
+    <w:uiPriority w:val="1"/>
     <w:semiHidden/>
+    <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="Standardowy">
     <w:name w:val="Normal Table"/>
+    <w:uiPriority w:val="99"/>
     <w:semiHidden/>
+    <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="Bezlisty">
     <w:name w:val="No List"/>
+    <w:uiPriority w:val="99"/>
     <w:semiHidden/>
+    <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Tekstpodstawowy">
     <w:name w:val="Body Text"/>
     <w:basedOn w:val="Normalny"/>
     <w:rPr>
       <w:sz w:val="28"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Tekstpodstawowywcity">
     <w:name w:val="Body Text Indent"/>
     <w:basedOn w:val="Normalny"/>
     <w:pPr>
       <w:spacing w:line="360" w:lineRule="auto"/>
       <w:ind w:left="539" w:firstLine="540"/>
       <w:jc w:val="both"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="26"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Nagwek">
     <w:name w:val="header"/>
     <w:basedOn w:val="Normalny"/>
     <w:pPr>
@@ -1759,60 +1863,59 @@
     <w:basedOn w:val="Normalny"/>
     <w:link w:val="TekstdymkaZnak"/>
     <w:rsid w:val="00816FE0"/>
     <w:rPr>
       <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="TekstdymkaZnak">
     <w:name w:val="Tekst dymka Znak"/>
     <w:link w:val="Tekstdymka"/>
     <w:rsid w:val="00816FE0"/>
     <w:rPr>
       <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
-  <w:targetScreenSz w:val="800x600"/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/settings.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/attachedTemplate" Target="file:///C:\Users\SYLWIA~1.LEM\AppData\Local\Temp\template.dot" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/attachedTemplate" Target="file:///C:\Users\BOENA~1.JUR\AppData\Local\Temp\template.dot" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Motyw pakietu Office">
   <a:themeElements>
     <a:clrScheme name="Pakiet Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
@@ -2092,69 +2195,69 @@
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>template</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
   <Words>148</Words>
-  <Characters>890</Characters>
+  <Characters>889</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>7</Lines>
   <Paragraphs>2</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Tytuł</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>pieczęć zamawiającego</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>PROBADEX-KRAKÓW</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>1036</CharactersWithSpaces>
+  <CharactersWithSpaces>1035</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>pieczęć zamawiającego</dc:title>
   <dc:subject/>
   <dc:creator>Sylwia Lempart</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>